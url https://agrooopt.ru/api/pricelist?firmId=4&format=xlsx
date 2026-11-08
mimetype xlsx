--- v0 (2026-09-24)
+++ v1 (2026-11-08)
@@ -1,90 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c9e0428796d4bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/3b5f900b0b17497daff8c5d6337f658e.psmdcp" Id="Rc197b00f1f354217" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red63c45915be485f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/070b2b1556d443c19c5ba2528fffe4e6.psmdcp" Id="R8a57a4b762554c34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Прайс-лист" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Прайс-лист: Ассорти</x:t>
   </x:si>
   <x:si>
-    <x:t>Дата: 24.09.2026</x:t>
+    <x:t>Дата: 08.11.2026</x:t>
   </x:si>
   <x:si>
     <x:t>#</x:t>
   </x:si>
   <x:si>
     <x:t>Наименование</x:t>
   </x:si>
   <x:si>
     <x:t>Ед.</x:t>
   </x:si>
   <x:si>
     <x:t>Цена, ₽</x:t>
   </x:si>
   <x:si>
     <x:t>🥦 Овощи</x:t>
   </x:si>
   <x:si>
     <x:t>импорт</x:t>
   </x:si>
   <x:si>
     <x:t>кг</x:t>
   </x:si>
   <x:si>
     <x:t>кабачки</x:t>
   </x:si>
   <x:si>
     <x:t>б/к</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Картофель Гала</x:t>
   </x:si>
   <x:si>
     <x:t>красный</x:t>
   </x:si>
   <x:si>
     <x:t>Крупная</x:t>
   </x:si>
   <x:si>
     <x:t>болгарский кр</x:t>
   </x:si>
   <x:si>
     <x:t>ласточка</x:t>
   </x:si>
   <x:si>
     <x:t>н/у</x:t>
   </x:si>
   <x:si>
     <x:t>🍊 Фрукты</x:t>
   </x:si>
   <x:si>
     <x:t>гранат</x:t>
   </x:si>
   <x:si>
     <x:t>🌿 Зелень</x:t>
   </x:si>
@@ -528,51 +531,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetPr>
     <x:outlinePr summaryBelow="1" summaryRight="1"/>
   </x:sheetPr>
-  <x:dimension ref="A1:D25"/>
+  <x:dimension ref="A1:D26"/>
   <x:sheetViews>
     <x:sheetView workbookViewId="0"/>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15"/>
   <x:cols>
     <x:col min="1" max="1" width="6.710625" style="0" customWidth="1"/>
     <x:col min="2" max="2" width="44.710625" style="0" customWidth="1"/>
     <x:col min="3" max="3" width="8.710625" style="0" customWidth="1"/>
     <x:col min="4" max="4" width="14.710625" style="0" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:4">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="1"/>
       <x:c r="C1" s="1"/>
       <x:c r="D1" s="1"/>
     </x:row>
     <x:row r="2" spans="1:4">
       <x:c r="A2" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="B2" s="2"/>
       <x:c r="C2" s="2"/>
@@ -645,253 +648,267 @@
     <x:row r="9" spans="1:4">
       <x:c r="A9" s="6">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B9" s="6" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="C9" s="6" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D9" s="7">
         <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:4">
       <x:c r="A10" s="0">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B10" s="0" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C10" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D10" s="5">
-        <x:v>33</x:v>
+        <x:v>55</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:4">
       <x:c r="A11" s="6">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B11" s="6" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="C11" s="6" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D11" s="7">
-        <x:v>45</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:4">
       <x:c r="A12" s="0">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B12" s="0" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="C12" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D12" s="5">
-        <x:v>220</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:4">
       <x:c r="A13" s="6">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B13" s="6" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C13" s="6" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D13" s="7">
-        <x:v>160</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:4">
       <x:c r="A14" s="0">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B14" s="0" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="C14" s="0" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="D14" s="5">
+        <x:v>160</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="15" spans="1:4">
+      <x:c r="A15" s="6">
+        <x:v>10</x:v>
+      </x:c>
+      <x:c r="B15" s="6" t="s">
+        <x:v>16</x:v>
+      </x:c>
+      <x:c r="C15" s="6" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D15" s="7">
         <x:v>180</x:v>
       </x:c>
     </x:row>
-    <x:row r="15" spans="1:4">
-      <x:c r="A15" s="4" t="s">
+    <x:row r="16" spans="1:4">
+      <x:c r="A16" s="4" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="B16" s="4"/>
+      <x:c r="C16" s="4"/>
+      <x:c r="D16" s="4"/>
+    </x:row>
+    <x:row r="17" spans="1:4">
+      <x:c r="A17" s="0">
+        <x:v>11</x:v>
+      </x:c>
+      <x:c r="B17" s="0" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="C17" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D17" s="5">
+        <x:v>111</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="18" spans="1:4">
+      <x:c r="A18" s="4" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="B18" s="4"/>
+      <x:c r="C18" s="4"/>
+      <x:c r="D18" s="4"/>
+    </x:row>
+    <x:row r="19" spans="1:4">
+      <x:c r="A19" s="0">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="B19" s="0" t="s">
+        <x:v>20</x:v>
+      </x:c>
+      <x:c r="C19" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D19" s="5">
+        <x:v>600</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="20" spans="1:4">
+      <x:c r="A20" s="6">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="B20" s="6" t="s">
+        <x:v>12</x:v>
+      </x:c>
+      <x:c r="C20" s="6" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D20" s="7">
+        <x:v>1500</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="21" spans="1:4">
+      <x:c r="A21" s="0">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="B21" s="0" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="C21" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D21" s="5">
+        <x:v>350</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="22" spans="1:4">
+      <x:c r="A22" s="6">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="B22" s="6" t="s">
+        <x:v>22</x:v>
+      </x:c>
+      <x:c r="C22" s="6" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D22" s="7">
+        <x:v>800</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="23" spans="1:4">
+      <x:c r="A23" s="0">
         <x:v>16</x:v>
       </x:c>
-      <x:c r="B15" s="4"/>
-[...7 lines deleted...]
-      <x:c r="B16" s="0" t="s">
+      <x:c r="B23" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="C23" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D23" s="5">
+        <x:v>600</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:4">
+      <x:c r="A24" s="6">
         <x:v>17</x:v>
       </x:c>
-      <x:c r="C16" s="0" t="s">
-[...7 lines deleted...]
-      <x:c r="A17" s="4" t="s">
+      <x:c r="B24" s="6" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="C24" s="6" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D24" s="7">
+        <x:v>350</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:4">
+      <x:c r="A25" s="4" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="B25" s="4"/>
+      <x:c r="C25" s="4"/>
+      <x:c r="D25" s="4"/>
+    </x:row>
+    <x:row r="26" spans="1:4">
+      <x:c r="A26" s="0">
         <x:v>18</x:v>
       </x:c>
-      <x:c r="B17" s="4"/>
-[...105 lines deleted...]
-      <x:c r="D25" s="5">
+      <x:c r="B26" s="0" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="C26" s="0" t="s">
+        <x:v>8</x:v>
+      </x:c>
+      <x:c r="D26" s="5">
         <x:v>110</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="6">
     <x:mergeCell ref="A1:D1"/>
     <x:mergeCell ref="A2:D2"/>
     <x:mergeCell ref="A5:D5"/>
-    <x:mergeCell ref="A15:D15"/>
-[...1 lines deleted...]
-    <x:mergeCell ref="A24:D24"/>
+    <x:mergeCell ref="A16:D16"/>
+    <x:mergeCell ref="A18:D18"/>
+    <x:mergeCell ref="A25:D25"/>
   </x:mergeCells>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0"/>
   <x:pageMargins left="0.75" right="0.75" top="0.75" bottom="0.5" header="0.5" footer="0.75"/>
   <x:pageSetup paperSize="1" scale="100" pageOrder="downThenOver" orientation="default" blackAndWhite="0" draft="0" cellComments="none" errors="displayed"/>
   <x:headerFooter/>
   <x:tableParts count="0"/>
 </x:worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <ap:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <ap:Application>Microsoft Excel</ap:Application>
   <ap:TitlesOfParts>
     <vt:vector baseType="lpstr" size="3">
       <vt:lpstr>Прайс-лист</vt:lpstr>
       <vt:lpstr>Прайс-лист!Print_Area</vt:lpstr>
       <vt:lpstr>Прайс-лист!Print_Titles</vt:lpstr>
     </vt:vector>
   </ap:TitlesOfParts>
   <ap:HeadingPairs>
     <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>