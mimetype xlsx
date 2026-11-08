--- v0 (2026-09-24)
+++ v1 (2026-11-08)
@@ -1,63 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="psmdcp" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32d8c3b7662d4a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/6a2deaa5f380406eb640ee702c9722fb.psmdcp" Id="R3d2cc63d917740a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00478ea68660428d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="/docProps/app.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="/package/services/metadata/core-properties/d2d96f0dfe1d4099bb24d51f70f8cff8.psmdcp" Id="Rfdabb3c1f2aa42ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:workbookPr codeName="ThisWorkbook"/>
   <x:bookViews>
     <x:workbookView firstSheet="0" activeTab="0"/>
   </x:bookViews>
   <x:sheets>
     <x:sheet name="Прайс-лист" sheetId="2" r:id="rId2"/>
   </x:sheets>
   <x:definedNames/>
   <x:calcPr calcId="125725"/>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:si>
     <x:t>Прайс-лист: фирма 5</x:t>
   </x:si>
   <x:si>
-    <x:t>Дата: 24.09.2026</x:t>
+    <x:t>Дата: 08.11.2026</x:t>
   </x:si>
   <x:si>
     <x:t>#</x:t>
   </x:si>
   <x:si>
     <x:t>Наименование</x:t>
   </x:si>
   <x:si>
     <x:t>Ед.</x:t>
   </x:si>
   <x:si>
     <x:t>Цена, ₽</x:t>
   </x:si>
   <x:si>
     <x:t>🥦 Овощи</x:t>
   </x:si>
   <x:si>
     <x:t>Баклажаны</x:t>
   </x:si>
   <x:si>
     <x:t>кг</x:t>
   </x:si>
   <x:si>
     <x:t>Кабачки Свежие</x:t>
   </x:si>
@@ -2209,60 +2209,60 @@
   <x:si>
     <x:t>Пакет бумажный крафт с кручеными ручками 320*180*370 мм 250 шт./уп.</x:t>
   </x:si>
   <x:si>
     <x:t>Солод Ржаной ферментированнный РОСПЛАНТА 1 кг пакет</x:t>
   </x:si>
   <x:si>
     <x:t>хПакет для завтрака 25х30 см (х100шт) ARO</x:t>
   </x:si>
   <x:si>
     <x:t>Перчатки Нитриловые неопудренные L  200 шт/100 пар/уп. цвет черный OptiLine</x:t>
   </x:si>
   <x:si>
     <x:t>Перчатки Нитриловые неопудренные S  200 шт/100 пар/уп. цвет черный OptiLine</x:t>
   </x:si>
   <x:si>
     <x:t>Перчатки Нитриловые неопудренные XL  200 шт/100 пар/уп. цвет черный OptiLine</x:t>
   </x:si>
   <x:si>
     <x:t>Перчатки Нитриловые неопудренные М  200 шт/100 пар/уп. цвет черный OptiLine</x:t>
   </x:si>
   <x:si>
     <x:t>Пленка Пищевая 450 мм 200 м в рулоне прозрачная</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve"> Товары для гриля</x:t>
+    <x:t>🔥 Товары для гриля</x:t>
   </x:si>
   <x:si>
     <x:t>Уголь Березовый 9/10 кг(Зеленый мешок)</x:t>
   </x:si>
   <x:si>
     <x:t>Щепа для копчения Ольха "Домашний сундук" 1,5 л</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve"> Молочные продукты</x:t>
+    <x:t>🥛 Молочные продукты</x:t>
   </x:si>
   <x:si>
     <x:t>Йогурт Греческий TEOS 2% п/ст бзмж 250 г</x:t>
   </x:si>
   <x:si>
     <x:t>МАКАРОН Набор пирожных, (итальянская горгондзола, клубничный чизкейк, черничный йогурт), Гурме- 3.0</x:t>
   </x:si>
   <x:si>
     <x:t>МАКАРОН Пирожное Черничный Йогурт по16г/36шт</x:t>
   </x:si>
   <x:si>
     <x:t>Кефир 1 % ЭКОМИЛК 900 мл</x:t>
   </x:si>
   <x:si>
     <x:t>Кефир 3,2 % ЭКОМИЛК 900 мл</x:t>
   </x:si>
   <x:si>
     <x:t>Крем сливочный "Петмол" ультрапастер. 33% 1000г.</x:t>
   </x:si>
   <x:si>
     <x:t>Маргарин ПЫШКА 72% 200 г/30 шт.</x:t>
   </x:si>
   <x:si>
     <x:t>Вафельные Трубочки ЯШКИНО сгущ.молоко 190 г</x:t>
   </x:si>
@@ -2536,51 +2536,51 @@
   <x:si>
     <x:t>Чипсы LAYS СЫР 70 г</x:t>
   </x:si>
   <x:si>
     <x:t>Сырный Продукт белково-жировой Пицца Топпинг 52% 2 кг НАТУРА ПРО</x:t>
   </x:si>
   <x:si>
     <x:t>Сырный продукт Гауда 50% Ферма Босконе брус 5кг/20кг</x:t>
   </x:si>
   <x:si>
     <x:t>Вареники с творогом с/м Мясной клуб</x:t>
   </x:si>
   <x:si>
     <x:t>Слойка дрожжевая с творогом 90 г/50 шт. с/м ЧЕРЁМУШКИ</x:t>
   </x:si>
   <x:si>
     <x:t>Творог ПРОСТОКВАШИНО 9% 200 г</x:t>
   </x:si>
   <x:si>
     <x:t>Творог САВУШКИН 9% 1 кг</x:t>
   </x:si>
   <x:si>
     <x:t>Творожный продукт 9% Деревенское Подворье с з.м.ж. 5 кг ведро</x:t>
   </x:si>
   <x:si>
-    <x:t xml:space="preserve"> Приправы и соусы</x:t>
+    <x:t>🫗 Приправы и соусы</x:t>
   </x:si>
   <x:si>
     <x:t>Горчица CHATEL Дижонская пл/б 1 кг</x:t>
   </x:si>
   <x:si>
     <x:t>Горчица CHATEL Зернистая пл/б 1 кг</x:t>
   </x:si>
   <x:si>
     <x:t>Горчица CHATEL Зернистая ст/б 350 г</x:t>
   </x:si>
   <x:si>
     <x:t>Горчица Дижонская CHATEL ст/б 370 г</x:t>
   </x:si>
   <x:si>
     <x:t>Горчица Зернистая МАХЕЕВ 140 г</x:t>
   </x:si>
   <x:si>
     <x:t>Горчица Зернистая МАХЕЕВ ст/б 190г</x:t>
   </x:si>
   <x:si>
     <x:t>Горчица РУССКАЯ МАХЕЕВ 140 г</x:t>
   </x:si>
   <x:si>
     <x:t>Горчица Русская SUNFEEL ст/б 200 г</x:t>
   </x:si>